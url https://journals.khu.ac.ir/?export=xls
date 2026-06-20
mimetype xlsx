--- v1 (2025-11-28)
+++ v2 (2026-06-20)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>فهرست نشریات</t>
   </si>
   <si>
-    <t>Downloaded from http://journals.khu.ac.ir  at 13:51 +0330 on Friday November 28th 2025 (1404/9/7)</t>
+    <t>Downloaded from http://journals.khu.ac.ir  at 13:31 +0430 on Saturday June 20th 2026 (1405/3/30)</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
     <t>عنوان نشریه</t>
   </si>
   <si>
     <t>صاحب امتیاز</t>
   </si>
   <si>
     <t>ناشر</t>
   </si>
   <si>
     <t>ISSN</t>
   </si>
   <si>
     <t>eISSN</t>
   </si>
   <si>
     <t>نشانی پایگاه</t>
   </si>
   <si>
     <t>رتبه</t>
   </si>
@@ -197,93 +197,84 @@
   <si>
     <t>2423-7892</t>
   </si>
   <si>
     <t>2588-5146</t>
   </si>
   <si>
     <t>http://jsaeh.khu.ac.ir</t>
   </si>
   <si>
     <t>تعامل انسان و اطلاعات</t>
   </si>
   <si>
     <t>2423-7418</t>
   </si>
   <si>
     <t>http://hii.khu.ac.ir</t>
   </si>
   <si>
     <t>جغرافیا و برنامه ریزی گردشگری</t>
   </si>
   <si>
     <t>http://gtp.khu.ac.ir</t>
   </si>
   <si>
+    <t>حسابداری ارزشی و رفتاری</t>
+  </si>
+  <si>
+    <t>2476-7166</t>
+  </si>
+  <si>
+    <t>2538-4228</t>
+  </si>
+  <si>
+    <t>http://aapc.khu.ac.ir</t>
+  </si>
+  <si>
     <t>دراسات فی السردانیه العربیه</t>
   </si>
   <si>
     <t>جامعه الخوارزمی</t>
   </si>
   <si>
     <t>2676-7740</t>
   </si>
   <si>
     <t>2717-0179</t>
   </si>
   <si>
     <t>http://san.khu.ac.ir</t>
   </si>
   <si>
-    <t>دستاوردهای حسابداری ارزشی و رفتاری</t>
-[...10 lines deleted...]
-  <si>
     <t>روانشناسی شناختی</t>
   </si>
   <si>
     <t>2345-5780</t>
   </si>
   <si>
     <t>http://jcp.khu.ac.ir</t>
-  </si>
-[...7 lines deleted...]
-    <t>علمی-پژوهشی غیر مصوب</t>
   </si>
   <si>
     <t>زبان و ادبیات فارسی</t>
   </si>
   <si>
     <t>2476-6925</t>
   </si>
   <si>
     <t>2476-6941</t>
   </si>
   <si>
     <t>http://jpll.khu.ac.ir</t>
   </si>
   <si>
     <t>زمین شناسی مهندسی</t>
   </si>
   <si>
     <t>2228-6837</t>
   </si>
   <si>
     <t>http://jeg.khu.ac.ir</t>
   </si>
   <si>
     <t>علوم زمین خوارزمی</t>
   </si>
@@ -748,51 +739,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z34"/>
+  <dimension ref="A1:Z33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
       <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="22" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="1000" customWidth="true" style="0"/>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
@@ -1219,77 +1210,77 @@
       </c>
       <c r="D20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:26" customHeight="1" ht="22">
       <c r="A21">
         <v>15</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
         <v>62</v>
       </c>
-      <c r="D21" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="F21" t="s">
         <v>63</v>
       </c>
-      <c r="F21" t="s">
+      <c r="G21" s="6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:26" customHeight="1" ht="22">
       <c r="A22">
         <v>16</v>
       </c>
       <c r="B22" t="s">
+        <v>65</v>
+      </c>
+      <c r="C22" s="4" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>67</v>
       </c>
       <c r="F22" t="s">
         <v>68</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>69</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:26" customHeight="1" ht="22">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="4" t="s">
@@ -1303,80 +1294,80 @@
       </c>
       <c r="F23" t="s">
         <v>71</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>72</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:26" customHeight="1" ht="22">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>75</v>
       </c>
       <c r="G24" s="6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H24" s="4" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:26" customHeight="1" ht="22">
       <c r="A25">
         <v>19</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F25" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>79</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:26" customHeight="1" ht="22">
       <c r="A26">
         <v>20</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>81</v>
       </c>
       <c r="F26" t="s">
@@ -1384,238 +1375,212 @@
       </c>
       <c r="G26" s="6" t="s">
         <v>82</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:26" customHeight="1" ht="22">
       <c r="A27">
         <v>21</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>84</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G27" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:26" customHeight="1" ht="22">
       <c r="A28">
         <v>22</v>
       </c>
       <c r="B28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>87</v>
+        <v>13</v>
       </c>
       <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="6" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:26" customHeight="1" ht="22">
       <c r="A29">
         <v>23</v>
       </c>
       <c r="B29" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
         <v>90</v>
       </c>
-      <c r="C29" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="G29" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:26" customHeight="1" ht="22">
       <c r="A30">
         <v>24</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F30" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G30" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:26" customHeight="1" ht="22">
       <c r="A31">
         <v>25</v>
       </c>
       <c r="B31" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" t="s">
         <v>98</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>99</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:26" customHeight="1" ht="22">
       <c r="A32">
         <v>26</v>
       </c>
       <c r="B32" t="s">
         <v>100</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>101</v>
       </c>
       <c r="F32" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G32" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:26" customHeight="1" ht="22">
       <c r="A33">
         <v>27</v>
       </c>
       <c r="B33" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>105</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>106</v>
       </c>
       <c r="H33" s="4" t="s">
-        <v>15</v>
-[...24 lines deleted...]
-      <c r="H34" s="4" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H4"/>
     <mergeCell ref="A5:H5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">